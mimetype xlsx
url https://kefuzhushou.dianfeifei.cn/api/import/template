--- v0 (2026-07-03)
+++ v1 (2026-10-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="话术导入模板" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="问题导入模板" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>